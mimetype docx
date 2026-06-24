--- v0 (2026-05-01)
+++ v1 (2026-06-24)
@@ -1,240 +1,240 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R5ac41c18e4664cdb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R0e6f4321f73a46a7" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:sectPr>
       <w:pgMar w:top="1" w:right="1" w:bottom="1" w:left="1" w:header="1" w:footer="1" w:gutter="1"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="9"/>
     </w:sectPr>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
             <wp:extent cx="7560000" cy="10692000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="New Bitmap Image.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R573ebe043d0f4f3a" cstate="print">
-[...173 lines deleted...]
-                        <a:ext uri="794afa98-ce41-439a-a625-1d655793b34e"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rffabfa2627ea4da6" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="1eff29e0-0ec7-4623-bf8f-55fa00459484"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rae5687e07e7d4f77" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="981d45eb-3bbb-4bfe-b860-8d24b3c9dd7f"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf89a6756b52a4160" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="305517ef-57a7-49dc-a584-181bcc3704cd"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R984ae680153f4983" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="a665051c-05ce-4c82-953b-a654a3f9fdd6"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rbb4288654e124116" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="a6834141-2e6b-4370-9011-1e78df4f4c3e"/>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7560000" cy="10692000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R573ebe043d0f4f3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="Redd7981a248c4b5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="Re74e3ff1dc07452a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="Rd302c00ffddf4ef3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="Rc3d8c0179ad040f9" /></Relationships>
-</file>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="Rffabfa2627ea4da6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="Rae5687e07e7d4f77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="Rf89a6756b52a4160" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="R984ae680153f4983" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="Rbb4288654e124116" /></Relationships>
+</file>